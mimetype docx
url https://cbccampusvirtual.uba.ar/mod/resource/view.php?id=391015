--- v0 (2026-06-12)
+++ v1 (2026-10-05)
@@ -1,564 +1,400 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CE5503" w:rsidRDefault="001769DE">
+    <w:p w14:paraId="579B11A5" w14:textId="77777777" w:rsidR="00CE5503" w:rsidRDefault="001769DE">
       <w:r>
         <w:t>Respuestas modelos de primer parcial – Física</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001769DE" w:rsidRDefault="001769DE">
+    <w:p w14:paraId="7300BE4E" w14:textId="77777777" w:rsidR="001769DE" w:rsidRDefault="001769DE">
       <w:r>
         <w:t>MODELO 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00754CBE" w:rsidRPr="005E1C70" w:rsidRDefault="00754CBE" w:rsidP="00754CBE">
-[...163 lines deleted...]
-    <w:p w:rsidR="0047065B" w:rsidRPr="00565883" w:rsidRDefault="0047065B" w:rsidP="00565883">
+    <w:p w14:paraId="0375520D" w14:textId="77777777" w:rsidR="0047065B" w:rsidRPr="00565883" w:rsidRDefault="0047065B" w:rsidP="00565883">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00565883">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>1.a</w:t>
+        <w:t>1.a.–</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00565883">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00684A8B" w:rsidRPr="00684A8B">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00684A8B" w:rsidRPr="00684A8B">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>0p</w:t>
+      </w:r>
+      <w:r w:rsidR="00684A8B" w:rsidRPr="00684A8B">
+        <w:t xml:space="preserve"> = 50 m/s;</w:t>
+      </w:r>
+      <w:r w:rsidR="00684A8B" w:rsidRPr="00684A8B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565883">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>.–</w:t>
-      </w:r>
+        <w:t>1.b</w:t>
+      </w:r>
+      <w:r w:rsidR="00684A8B">
+        <w:t xml:space="preserve">.- </w:t>
+      </w:r>
+      <w:r w:rsidR="00684A8B" w:rsidRPr="00684A8B">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00684A8B" w:rsidRPr="00684A8B">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>e2</w:t>
+      </w:r>
+      <w:r w:rsidR="00684A8B" w:rsidRPr="00684A8B">
+        <w:t xml:space="preserve"> = 9 s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565883">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565883">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.c.– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565883">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>gráfico…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D973F2" w14:textId="77777777" w:rsidR="0047065B" w:rsidRPr="00565883" w:rsidRDefault="0047065B" w:rsidP="00565883">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00684A8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2.a.–</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00684A8B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00684A8B" w:rsidRPr="00684A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7 vueltas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00684A8B" w:rsidRPr="00684A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>enteras</w:t>
+      </w:r>
+      <w:r w:rsidR="00684A8B" w:rsidRPr="00684A8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00684A8B" w:rsidRPr="00684A8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684A8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.b.– </w:t>
+      </w:r>
+      <w:r w:rsidR="00684A8B" w:rsidRPr="00684A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>42,5 m/s</w:t>
+      </w:r>
+      <w:r w:rsidR="00684A8B" w:rsidRPr="00684A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00684A8B" w:rsidRPr="00684A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aprox.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F41DFBC" w14:textId="77777777" w:rsidR="0047065B" w:rsidRPr="00565883" w:rsidRDefault="0047065B" w:rsidP="00565883">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE0017">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.a.–</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE0017">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00684A8B" w:rsidRPr="00CE0017">
+        <w:t>216 m a la izquierda de B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0017">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0017">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.b.– </w:t>
+      </w:r>
+      <w:r w:rsidR="00684A8B" w:rsidRPr="00CE0017">
+        <w:t>76,11° río arriba</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D30FA73" w14:textId="77777777" w:rsidR="0047065B" w:rsidRDefault="0047065B" w:rsidP="00565883">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00565883">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>4.a.–</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00565883">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00684A8B" w:rsidRPr="00684A8B">
-[...13 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00CE0017">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>64N;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565883">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00565883">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>1.b</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> = 9 s</w:t>
+        <w:t xml:space="preserve">4.b.– </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0017">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CE0017">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N </w:t>
       </w:r>
       <w:r w:rsidRPr="00565883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00565883">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00565883">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">1.c.– </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00565883">
+        <w:t xml:space="preserve">4.c.– </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0017">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>gráfico…</w:t>
-[...170 lines deleted...]
-        </w:rPr>
         <w:t>16 kg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001769DE" w:rsidRDefault="001769DE">
+    <w:p w14:paraId="1B04EEBD" w14:textId="77777777" w:rsidR="001769DE" w:rsidRDefault="001769DE">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001769DE" w:rsidRDefault="001769DE" w:rsidP="001769DE">
-[...13 lines deleted...]
-    <w:p w:rsidR="00911B76" w:rsidRDefault="00911B76" w:rsidP="001769DE">
+    <w:p w14:paraId="27477DC9" w14:textId="4FFDDA76" w:rsidR="001769DE" w:rsidRDefault="001769DE" w:rsidP="001769DE">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODELO </w:t>
+      </w:r>
+      <w:r w:rsidR="009A642F">
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB1598A" w14:textId="77777777" w:rsidR="00911B76" w:rsidRDefault="00911B76" w:rsidP="001769DE">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>1.- a) 10,8 km; b) 3 m/s, de A hacia B</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00911B76" w:rsidRDefault="00911B76" w:rsidP="001769DE">
+    <w:p w14:paraId="3AC4F4F3" w14:textId="77777777" w:rsidR="00911B76" w:rsidRDefault="00911B76" w:rsidP="001769DE">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve">2.- a) h = 15 m; b) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00911B76" w:rsidRDefault="00911B76" w:rsidP="001769DE">
+        <w:t>(2s) = 20,61 m/s; c) Elaboración personal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F5E4D2" w14:textId="77777777" w:rsidR="00911B76" w:rsidRDefault="00911B76" w:rsidP="001769DE">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>3.- a) (2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>π</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>2</w:t>
@@ -576,158 +412,164 @@
         </w:rPr>
         <w:t>π y) m/s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve">; b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve">7s; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00911B76" w:rsidRPr="00911B76" w:rsidRDefault="00911B76" w:rsidP="001769DE">
+    <w:p w14:paraId="64581E42" w14:textId="77777777" w:rsidR="00911B76" w:rsidRPr="00911B76" w:rsidRDefault="00911B76" w:rsidP="001769DE">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>4.- a) Elaboración personal; b) 40 N; c) 160 N</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001769DE" w:rsidRDefault="001769DE" w:rsidP="001769DE">
+    <w:p w14:paraId="238DBF3E" w14:textId="77777777" w:rsidR="001769DE" w:rsidRDefault="001769DE" w:rsidP="001769DE">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00911B76" w:rsidRDefault="00911B76" w:rsidP="001769DE">
-[...21 lines deleted...]
-    <w:p w:rsidR="00911B76" w:rsidRDefault="00754CBE" w:rsidP="001769DE">
+    <w:p w14:paraId="0FEE6B45" w14:textId="77777777" w:rsidR="00911B76" w:rsidRDefault="00911B76" w:rsidP="001769DE">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4895DCF4" w14:textId="5A783185" w:rsidR="00911B76" w:rsidRDefault="00911B76" w:rsidP="001769DE">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelo </w:t>
+      </w:r>
+      <w:r w:rsidR="009A642F">
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384A60E5" w14:textId="77777777" w:rsidR="00911B76" w:rsidRDefault="00754CBE" w:rsidP="001769DE">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>1.- a) 2,5 m/s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve">; b) </w:t>
       </w:r>
       <w:r w:rsidR="00911B76">
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>5 m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>/s</w:t>
       </w:r>
       <w:r w:rsidR="00911B76">
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>; c) elaboración personal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00911B76" w:rsidRDefault="00754CBE" w:rsidP="001769DE">
+    <w:p w14:paraId="18740C62" w14:textId="77777777" w:rsidR="00911B76" w:rsidRDefault="00754CBE" w:rsidP="001769DE">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>2.- a) 8,75 m; b) 16 m/s x + 4,5 m/s y; c) desciende, 16,28 m/s</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00911B76" w:rsidRPr="00754CBE" w:rsidRDefault="00754CBE" w:rsidP="001769DE">
+    <w:p w14:paraId="370BC140" w14:textId="77777777" w:rsidR="00911B76" w:rsidRPr="00754CBE" w:rsidRDefault="00754CBE" w:rsidP="001769DE">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>3.- a) (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>π</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-AR"/>
@@ -764,159 +606,437 @@
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>, b) 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>π</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00911B76" w:rsidRDefault="00911B76" w:rsidP="001769DE">
+    <w:p w14:paraId="59019030" w14:textId="77777777" w:rsidR="00911B76" w:rsidRDefault="00911B76" w:rsidP="001769DE">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve">4.- a) </w:t>
       </w:r>
       <w:r w:rsidR="00754CBE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>23,6°, b) 4,05 m/s</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E002A3" w:rsidRDefault="00E002A3" w:rsidP="001769DE">
+    <w:p w14:paraId="2C055668" w14:textId="77777777" w:rsidR="00E002A3" w:rsidRDefault="00E002A3" w:rsidP="001769DE">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E002A3" w:rsidRDefault="00E002A3" w:rsidP="001769DE">
+    <w:p w14:paraId="2B392309" w14:textId="53403CAF" w:rsidR="009A642F" w:rsidRDefault="009A642F" w:rsidP="001769DE">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E002A3" w:rsidRPr="00911B76" w:rsidRDefault="00E002A3" w:rsidP="001769DE">
-[...7 lines deleted...]
-    <w:p w:rsidR="00911B76" w:rsidRDefault="00911B76" w:rsidP="001769DE">
+    <w:p w14:paraId="50AA8FA5" w14:textId="33E22D74" w:rsidR="009A642F" w:rsidRDefault="009A642F" w:rsidP="009A642F">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>Modelo 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FBC6C5E" w14:textId="67EB2A80" w:rsidR="009A642F" w:rsidRDefault="009A642F" w:rsidP="009A642F">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>1.- a) 5 s y 37 s; b) gráfico…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484F9B31" w14:textId="13FA5DD2" w:rsidR="009A642F" w:rsidRDefault="009A642F" w:rsidP="009A642F">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>2.- a) 20 m; b) 20 m/s x – 25 m/s y; c) 30 m x + 31,25 m y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757CEAB6" w14:textId="0014C039" w:rsidR="009A642F" w:rsidRDefault="009A642F" w:rsidP="009A642F">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>3.- a) 137 km/h, b) 50° (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>aprox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D3DC3A" w14:textId="19E9856E" w:rsidR="009A642F" w:rsidRDefault="009A642F" w:rsidP="009A642F">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.- a) 5pi/4 1/s; b) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A642F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>-0.1125 pi2 m/s2 x – 0.025 pi m/s2 y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>; c) 3,125 vueltas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CEEF491" w14:textId="77777777" w:rsidR="009A642F" w:rsidRDefault="009A642F" w:rsidP="009A642F">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D1987C" w14:textId="01F7F816" w:rsidR="009A642F" w:rsidRDefault="009A642F" w:rsidP="009A642F">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>Modelo 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75922844" w14:textId="41D9FC9C" w:rsidR="009A642F" w:rsidRDefault="009A642F" w:rsidP="009A642F">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>1.- a) 75 m; b) gráfico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE7DA7A" w14:textId="54A2CD65" w:rsidR="009A642F" w:rsidRDefault="009A642F" w:rsidP="009A642F">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>2.- a) 225 m/min = 3,75 m/s; b) 2 minutos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D0D232" w14:textId="1FCE8B1E" w:rsidR="009A642F" w:rsidRDefault="009A642F" w:rsidP="009A642F">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>3.- a) (2,7 x + 2,8 y) m/s; b) 80 cm por encima de la red; c) 4,8 m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A902A87" w14:textId="10C6AD2A" w:rsidR="009A642F" w:rsidRPr="009A642F" w:rsidRDefault="009A642F" w:rsidP="009A642F">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>4.- a) – 2 m/s (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>x+y</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>); b) -pi 1/s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>; b) (-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>π</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> x + 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>π</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y) m/s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5784BFBA" w14:textId="77777777" w:rsidR="00E002A3" w:rsidRPr="00911B76" w:rsidRDefault="00E002A3" w:rsidP="001769DE">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ABC1ECF" w14:textId="77777777" w:rsidR="00911B76" w:rsidRDefault="00911B76" w:rsidP="001769DE">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00911B76" w:rsidSect="00CE5503">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03EB6E79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="572246BA"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -961,51 +1081,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F600A76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8982A178"/>
     <w:lvl w:ilvl="0" w:tplc="46045800">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="23"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1051,51 +1171,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="372300BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32C8711E"/>
+    <w:lvl w:ilvl="0" w:tplc="2C0A0017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EDE1203"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="523644AA"/>
     <w:lvl w:ilvl="0" w:tplc="FB8A7CEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Arial" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1141,70 +1350,76 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1240944252">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1802267509">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1617516150">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="761418904">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001769DE"/>
     <w:rsid w:val="00006E40"/>
     <w:rsid w:val="0003388F"/>
     <w:rsid w:val="00050BF2"/>
     <w:rsid w:val="00063A26"/>
     <w:rsid w:val="000642DA"/>
     <w:rsid w:val="000722E2"/>
     <w:rsid w:val="00072D2B"/>
     <w:rsid w:val="0007364A"/>
     <w:rsid w:val="00077ACA"/>
     <w:rsid w:val="00081FB3"/>
     <w:rsid w:val="00091428"/>
     <w:rsid w:val="00091E96"/>
     <w:rsid w:val="000B466C"/>
     <w:rsid w:val="000E335B"/>
     <w:rsid w:val="000F6A7A"/>
     <w:rsid w:val="001159F0"/>
     <w:rsid w:val="00125092"/>
     <w:rsid w:val="00135C1A"/>
     <w:rsid w:val="00146608"/>
     <w:rsid w:val="00165E46"/>
     <w:rsid w:val="00173F31"/>
     <w:rsid w:val="00175393"/>
     <w:rsid w:val="001756BC"/>
@@ -1297,80 +1512,82 @@
     <w:rsid w:val="007E12C0"/>
     <w:rsid w:val="007F03FC"/>
     <w:rsid w:val="007F1561"/>
     <w:rsid w:val="007F6935"/>
     <w:rsid w:val="008071B3"/>
     <w:rsid w:val="0081156B"/>
     <w:rsid w:val="00822BF8"/>
     <w:rsid w:val="00836A4D"/>
     <w:rsid w:val="00862BB6"/>
     <w:rsid w:val="00881DFF"/>
     <w:rsid w:val="008C106F"/>
     <w:rsid w:val="008C583D"/>
     <w:rsid w:val="008D2DB2"/>
     <w:rsid w:val="008F6097"/>
     <w:rsid w:val="00903C99"/>
     <w:rsid w:val="00911B76"/>
     <w:rsid w:val="0092747E"/>
     <w:rsid w:val="00940ED9"/>
     <w:rsid w:val="00944BD0"/>
     <w:rsid w:val="00950221"/>
     <w:rsid w:val="00960494"/>
     <w:rsid w:val="009825EF"/>
     <w:rsid w:val="00993718"/>
     <w:rsid w:val="009A1A64"/>
     <w:rsid w:val="009A3165"/>
+    <w:rsid w:val="009A642F"/>
     <w:rsid w:val="009D563A"/>
     <w:rsid w:val="009E43D3"/>
     <w:rsid w:val="009F1841"/>
     <w:rsid w:val="00A04889"/>
     <w:rsid w:val="00A17E38"/>
     <w:rsid w:val="00A401DB"/>
     <w:rsid w:val="00A56A18"/>
     <w:rsid w:val="00A70C17"/>
     <w:rsid w:val="00A90D4F"/>
     <w:rsid w:val="00A958A4"/>
     <w:rsid w:val="00AB2A76"/>
     <w:rsid w:val="00AC005D"/>
     <w:rsid w:val="00AC0B60"/>
     <w:rsid w:val="00AD015C"/>
     <w:rsid w:val="00AD22C3"/>
     <w:rsid w:val="00AD2479"/>
     <w:rsid w:val="00AD25D0"/>
     <w:rsid w:val="00AF037C"/>
     <w:rsid w:val="00AF1661"/>
     <w:rsid w:val="00AF2EE0"/>
     <w:rsid w:val="00AF5F9E"/>
     <w:rsid w:val="00AF6BAD"/>
     <w:rsid w:val="00B06DC1"/>
     <w:rsid w:val="00B164C8"/>
     <w:rsid w:val="00B2515B"/>
     <w:rsid w:val="00B343BC"/>
     <w:rsid w:val="00B61381"/>
     <w:rsid w:val="00B8011D"/>
     <w:rsid w:val="00B95C65"/>
     <w:rsid w:val="00BB51BF"/>
+    <w:rsid w:val="00BD0D79"/>
     <w:rsid w:val="00BD7591"/>
     <w:rsid w:val="00C02D3C"/>
     <w:rsid w:val="00C15DB5"/>
     <w:rsid w:val="00C238C0"/>
     <w:rsid w:val="00C46020"/>
     <w:rsid w:val="00C56BD7"/>
     <w:rsid w:val="00C62A80"/>
     <w:rsid w:val="00C65D18"/>
     <w:rsid w:val="00C949F8"/>
     <w:rsid w:val="00CB0040"/>
     <w:rsid w:val="00CB3AFD"/>
     <w:rsid w:val="00CD2550"/>
     <w:rsid w:val="00CD631C"/>
     <w:rsid w:val="00CE0017"/>
     <w:rsid w:val="00CE5503"/>
     <w:rsid w:val="00D07231"/>
     <w:rsid w:val="00D14E6E"/>
     <w:rsid w:val="00D23513"/>
     <w:rsid w:val="00D60038"/>
     <w:rsid w:val="00D6700A"/>
     <w:rsid w:val="00DB245C"/>
     <w:rsid w:val="00DB787E"/>
     <w:rsid w:val="00E002A3"/>
     <w:rsid w:val="00E00D0C"/>
     <w:rsid w:val="00E6708D"/>
@@ -1378,264 +1595,504 @@
     <w:rsid w:val="00E87555"/>
     <w:rsid w:val="00EA3978"/>
     <w:rsid w:val="00EA4C34"/>
     <w:rsid w:val="00ED09F2"/>
     <w:rsid w:val="00ED5829"/>
     <w:rsid w:val="00EE12A2"/>
     <w:rsid w:val="00EF7A7A"/>
     <w:rsid w:val="00F17566"/>
     <w:rsid w:val="00F40705"/>
     <w:rsid w:val="00F41761"/>
     <w:rsid w:val="00F461C2"/>
     <w:rsid w:val="00F50853"/>
     <w:rsid w:val="00F817BA"/>
     <w:rsid w:val="00F8232B"/>
     <w:rsid w:val="00F9584E"/>
     <w:rsid w:val="00FA48E6"/>
     <w:rsid w:val="00FC72C9"/>
     <w:rsid w:val="00FD3881"/>
     <w:rsid w:val="00FE04BF"/>
     <w:rsid w:val="00FE21B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="7170"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="706C2371"/>
+  <w15:docId w15:val="{196631C3-4860-4591-8C3F-F017CA85F6C5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001B4B0C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo4Car"/>
     <w:qFormat/>
     <w:rsid w:val="001B4B0C"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
     <w:name w:val="Título 4 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo4"/>
     <w:rsid w:val="001B4B0C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
@@ -1690,72 +2147,65 @@
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00911B76"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -2010,65 +2460,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>127</Words>
-  <Characters>701</Characters>
+  <Words>161</Words>
+  <Characters>887</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>827</CharactersWithSpaces>
+  <CharactersWithSpaces>1046</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Cristian</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>